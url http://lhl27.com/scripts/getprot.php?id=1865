--- v0 (2025-12-07)
+++ v1 (2026-09-22)
@@ -102,63 +102,63 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>21-18</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Золотухин Сергей</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -993,142 +993,142 @@
       <c r="B8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>41</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>44</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1616,51 +1616,51 @@
       <c r="L31" s="7">
         <v>97</v>
       </c>
       <c r="M31" s="7">
         <v>68</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>