--- v1 (2026-05-05)
+++ v2 (2026-09-22)
@@ -93,63 +93,63 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>15-24</t>
   </si>
   <si>
     <t>05-11</t>
   </si>
   <si>
+    <t>Гречихин Кирилл</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>44-30</t>
+  </si>
+  <si>
+    <t>35-02</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...10 lines deleted...]
-    <t>Гречихин Кирилл</t>
   </si>
   <si>
     <t>Виноградов Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Граб Мария</t>
   </si>
   <si>
     <t>Поваляев Родион</t>
   </si>
   <si>
     <t>Юн Михаил</t>
   </si>
   <si>
     <t>Гришин Егор</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
@@ -958,96 +958,96 @@
         <v>17</v>
       </c>
       <c r="L5" s="5">
         <v>24</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
         <v>66</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>2</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="6">
         <v>17</v>
       </c>
       <c r="L6" s="6">
         <v>12</v>
       </c>
       <c r="M6" s="8">
         <v>5</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="6">
         <v>79</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>13</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">