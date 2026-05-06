--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -123,60 +123,60 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40-27</t>
   </si>
   <si>
     <t>Савченко Александр</t>
   </si>
   <si>
     <t>Ковехов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>Бордаковский Александр</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Третьяков Евгений</t>
   </si>
   <si>
     <t>Кучеганов Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t>00-45</t>
   </si>
   <si>
     <t>9-44</t>
   </si>
   <si>
     <t>2-23</t>
   </si>
@@ -980,51 +980,51 @@
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="6">
         <v>8</v>
       </c>
       <c r="L6" s="6">
         <v>74</v>
       </c>
       <c r="M6" s="8">
         <v>99</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>7</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="6">
@@ -1165,142 +1165,142 @@
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>75</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>