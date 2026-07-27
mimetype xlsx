--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -186,57 +186,57 @@
   <si>
     <t>5-59</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>34-55</t>
   </si>
   <si>
     <t>Алексеенко Антон</t>
   </si>
   <si>
     <t>41-07</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>42-20</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Строителев Михаил</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>