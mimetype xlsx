--- v0 (2026-03-04)
+++ v1 (2026-09-21)
@@ -102,57 +102,57 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>04:40</t>
   </si>
   <si>
     <t>24:04</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>40:35</t>
   </si>
   <si>
     <t>24:44</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
+    <t>28:54</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>32:50</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34:03</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>36:12</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>