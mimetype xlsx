--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -114,126 +114,126 @@
   <si>
     <t>Хомяков Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
   <si>
     <t>41:40</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>21:43</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
+    <t>Новоселов Валерий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
-    <t>Новоселов Валерий</t>
-[...4 lines deleted...]
-  <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Качковский Константин</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
   </si>
   <si>
-    <t>Болибрух Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>16:08</t>
   </si>
   <si>
     <t>Райлян Александр</t>
   </si>
   <si>
     <t>27:37</t>
   </si>
   <si>
     <t>Коновченко Виталий</t>
   </si>
   <si>
     <t>40:11</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
+    <t>Шихов Александр</t>
+  </si>
+  <si>
     <t>Кошелев Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шихов Александр</t>
   </si>
   <si>
     <t>Гаркуша Владимир</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Волошин Алексей</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
     <t>Сабитов Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1064,78 +1064,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>21</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1280,51 +1280,51 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>39</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>47</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1334,78 +1334,78 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>71</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>77</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1679,51 +1679,51 @@
       </c>
       <c r="O31" s="7">
         <v>34</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>13</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>2</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O32" s="7">
         <v>55</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>9</v>
@@ -1919,51 +1919,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>55</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>62</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>