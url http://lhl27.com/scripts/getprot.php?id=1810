--- v2 (2026-05-05)
+++ v3 (2026-09-21)
@@ -1583,51 +1583,51 @@
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7"/>
       <c r="B30" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="s">
         <v>42</v>
       </c>
       <c r="O30" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7"/>
       <c r="B31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
@@ -1816,51 +1816,51 @@
       <c r="B38" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">