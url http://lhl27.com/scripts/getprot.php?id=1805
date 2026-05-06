--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -129,102 +129,102 @@
   <si>
     <t>Храмцов Кирилл</t>
   </si>
   <si>
     <t>Новоселов Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Качковский Константин</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
   </si>
   <si>
-    <t>Болибрух Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада 2»</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>01:27</t>
   </si>
   <si>
     <t>09:54</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>26:36</t>
   </si>
   <si>
     <t>17:42</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Осипов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Кучинский Василий</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Дашевский Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1615,51 +1615,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>91</v>
       </c>
       <c r="L30" s="7">
         <v>45</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>13</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>15</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="7">
@@ -1673,78 +1673,78 @@
         <v>44</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O31" s="7">
         <v>99</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">