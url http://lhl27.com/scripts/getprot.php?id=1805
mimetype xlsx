--- v1 (2026-05-06)
+++ v2 (2026-07-27)
@@ -129,99 +129,99 @@
   <si>
     <t>Храмцов Кирилл</t>
   </si>
   <si>
     <t>Новоселов Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Качковский Константин</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
-    <t>Зайков Роман</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада 2»</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>01:27</t>
   </si>
   <si>
     <t>09:54</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>26:36</t>
+  </si>
+  <si>
+    <t>17:42</t>
+  </si>
+  <si>
     <t>Забродин Юрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Кучинский Василий</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Дашевский Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1638,96 +1638,96 @@
       </c>
       <c r="O30" s="7">
         <v>15</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>13</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>15</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K31" s="7">
         <v>44</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O31" s="7">
         <v>99</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>44</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>