--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -114,57 +114,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>11-14</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>14-12</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>25-30</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>32-17</t>
   </si>
   <si>
+    <t>Шихов Александр</t>
+  </si>
+  <si>
+    <t>35-28</t>
+  </si>
+  <si>
     <t>Кошелев Константин</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шихов Александр</t>
   </si>
   <si>
     <t>41-34</t>
   </si>
   <si>
     <t>Гаркуша Владимир</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Волошин Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>