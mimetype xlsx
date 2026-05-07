--- v0 (2025-12-08)
+++ v1 (2026-05-07)
@@ -129,60 +129,60 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>31:25</t>
   </si>
   <si>
     <t>43:56</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>36:34</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>38:11</t>
   </si>
   <si>
+    <t>Шершнев Андрей</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>42:03</t>
+  </si>
+  <si>
     <t>Сапежников Владимир</t>
-  </si>
-[...7 lines deleted...]
-    <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Строителев Михаил</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>