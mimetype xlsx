--- v2 (2026-05-05)
+++ v3 (2026-09-21)
@@ -132,56 +132,56 @@
   <si>
     <t>Назаров Иван</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чаплинский Илья</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
-    <t>Вятский Павел</t>
-[...1 lines deleted...]
-  <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор 2»</t>
   </si>
   <si>
     <t>Примак Альберт</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>25:58</t>
@@ -207,54 +207,54 @@
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>33:36</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>44:20</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>44:45</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
+    <t>Казаченко Алексей</t>
+  </si>
+  <si>
     <t>Кирьяк Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казаченко Алексей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>