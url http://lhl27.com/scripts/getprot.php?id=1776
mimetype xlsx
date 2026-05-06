--- v0 (2025-12-09)
+++ v1 (2026-05-06)
@@ -183,57 +183,57 @@
   <si>
     <t>1-12</t>
   </si>
   <si>
     <t>Забродин Юрий</t>
   </si>
   <si>
     <t>18:07</t>
   </si>
   <si>
     <t>38-30</t>
   </si>
   <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>22-47</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>30:40</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
+    <t>32-05</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Бондаренко Сергей</t>
   </si>
   <si>
     <t>Дашевский Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 