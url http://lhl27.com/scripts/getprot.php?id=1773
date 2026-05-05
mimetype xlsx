--- v0 (2025-12-07)
+++ v1 (2026-05-05)
@@ -120,54 +120,54 @@
   <si>
     <t>24-57</t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Столяров Тимофей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>10-42</t>
   </si>
   <si>
     <t>20-02</t>
   </si>