--- v2 (2026-05-06)
+++ v3 (2026-07-26)
@@ -195,54 +195,54 @@
   <si>
     <t>00:15</t>
   </si>
   <si>
     <t>02:03</t>
   </si>
   <si>
     <t>Ксенофонтов Андрей</t>
   </si>
   <si>
     <t>08:55</t>
   </si>
   <si>
     <t>44:37</t>
   </si>
   <si>
     <t>Ю Дмитрий</t>
   </si>
   <si>
     <t>38:10</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
+    <t>Кан Родион</t>
+  </si>
+  <si>
     <t>Ятченко Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кан Родион</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>Зо Алексей</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Евстафьев Кирилл</t>
   </si>
   <si>
     <t>Шиян Александр</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
     <t>Дивиченко Андрей</t>
   </si>