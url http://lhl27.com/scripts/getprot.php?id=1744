--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -90,60 +90,60 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>10-05</t>
   </si>
   <si>
     <t>38-22</t>
   </si>
   <si>
+    <t>Рехин Владислав</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>17-28</t>
+  </si>
+  <si>
     <t>Воронов Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Рехин Владислав</t>
   </si>
   <si>
     <t>26-52</t>
   </si>
   <si>
     <t>Банин Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>30-27</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>