--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -111,57 +111,57 @@
   <si>
     <t>12-55</t>
   </si>
   <si>
     <t>9-53</t>
   </si>
   <si>
     <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>37-04</t>
   </si>
   <si>
     <t>28-22</t>
   </si>
   <si>
     <t>Двадненко Василий</t>
   </si>
   <si>
     <t>44-25</t>
   </si>
   <si>
     <t>Касьяненко Андрей</t>
   </si>
   <si>
+    <t>Чигиринских Роман</t>
+  </si>
+  <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Скворцов Павел</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Вятский Павел</t>
   </si>
@@ -1094,78 +1094,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>22</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>22</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>29</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -2015,51 +2015,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>72</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>80</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>