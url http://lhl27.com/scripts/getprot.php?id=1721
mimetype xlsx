--- v1 (2026-07-26)
+++ v2 (2026-09-23)
@@ -126,75 +126,75 @@
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>21:55</t>
   </si>
   <si>
     <t>37:13</t>
   </si>
   <si>
     <t>Храмцов Кирилл</t>
   </si>
   <si>
     <t>33:30</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>35:22</t>
   </si>
   <si>
+    <t>Махлепов Алексей</t>
+  </si>
+  <si>
+    <t>42:27</t>
+  </si>
+  <si>
     <t>Новоселов Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>42:27</t>
-[...4 lines deleted...]
-  <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Качковский Константин</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Зайков Роман</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Гранит»</t>
   </si>
   <si>
     <t>04:10</t>
   </si>
@@ -1133,88 +1133,88 @@
       <c r="L9" s="6">
         <v>18</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>99</v>
       </c>
       <c r="L10" s="6">
         <v>0</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>21</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1413,51 +1413,51 @@
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>86</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
@@ -1960,51 +1960,51 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>44</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>83</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>