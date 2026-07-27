--- v1 (2026-03-03)
+++ v2 (2026-07-27)
@@ -168,57 +168,57 @@
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо»</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>05:38</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
+    <t>43:00</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>