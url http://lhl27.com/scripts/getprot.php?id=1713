--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -105,57 +105,57 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1:06</t>
   </si>
   <si>
     <t>32:45</t>
   </si>
   <si>
     <t>3:07</t>
   </si>
   <si>
     <t>35:02</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>26:17</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>36:48</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>