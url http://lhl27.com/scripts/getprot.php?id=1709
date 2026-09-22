--- v2 (2026-05-05)
+++ v3 (2026-09-22)
@@ -111,120 +111,120 @@
   <si>
     <t>Шимакович Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Долгов Илья</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Пронкевич Владимир</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Быков Максим</t>
   </si>
   <si>
     <t>Кривошеев Александр</t>
   </si>
   <si>
+    <t>Изотов Сергей</t>
+  </si>
+  <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
-    <t>Изотов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Грициенко Андрей</t>
   </si>
   <si>
     <t>Скорняков Игорь</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>Цимбер Игорь</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада 2»</t>
   </si>
   <si>
     <t>10-44</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>14-05</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>Лейкин Игорь</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
+    <t>Забродин Юрий</t>
+  </si>
+  <si>
+    <t>44-10</t>
+  </si>
+  <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
-    <t>44-10</t>
-[...4 lines deleted...]
-  <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
+    <t>Кирпота Андрей</t>
+  </si>
+  <si>
     <t>Калинин Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1070,88 +1070,88 @@
       <c r="B11" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>45</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1684,88 +1684,88 @@
       <c r="L33" s="7">
         <v>19</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>15</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K34" s="7">
         <v>95</v>
       </c>
       <c r="L34" s="7">
         <v>79</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>15</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>44</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>