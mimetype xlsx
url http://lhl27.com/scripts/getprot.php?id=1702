--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -141,54 +141,54 @@
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
+    <t>Казаченко Алексей</t>
+  </si>
+  <si>
     <t>Кирьяк Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казаченко Алексей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Петелькин Антон</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>Краснослободцев Виктор</t>
   </si>