--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -108,59 +108,59 @@
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>00:40</t>
   </si>
   <si>
     <t>20:05</t>
   </si>
   <si>
     <t>32:38</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>22:15</t>
   </si>
   <si>
     <t>36:45</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>25:57</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
   </si>
   <si>
-    <t>25:57</t>
-[...4 lines deleted...]
-  <si>
     <t>27:23</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>34:39</t>
   </si>
   <si>
     <t>Денисенко Максим</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
@@ -189,54 +189,54 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>38:48</t>
   </si>
   <si>
     <t>01:20</t>
   </si>
   <si>
     <t>Ищенко Павел</t>
   </si>
   <si>
     <t>42:00</t>
   </si>
   <si>
     <t>29:59</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Мишустин Юрий</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>