--- v0 (2025-12-08)
+++ v1 (2026-08-24)
@@ -201,57 +201,57 @@
   <si>
     <t>18-41</t>
   </si>
   <si>
     <t>34-19</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Жалимов Владимир</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
+    <t>Новоселов Константин</t>
+  </si>
+  <si>
+    <t>Кузнецов Глеб</t>
+  </si>
+  <si>
     <t>Берба Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кузнецов Глеб</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Афанасьев Михаил</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>