--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -90,99 +90,99 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>02:40</t>
   </si>
   <si>
     <t>01:59</t>
   </si>
   <si>
+    <t>Жалимов Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>38:00</t>
+  </si>
+  <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>14:28</t>
-[...10 lines deleted...]
-  <si>
     <t>44:34</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шкинев Юрий</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
+    <t>Берба Алексей</t>
+  </si>
+  <si>
     <t>Кузнецов Глеб</t>
-  </si>
-[...1 lines deleted...]
-    <t>Берба Алексей</t>
   </si>
   <si>
     <t>Дюжов Илья</t>
   </si>
   <si>
     <t>Дюжов Михаил</t>
   </si>
   <si>
     <t>Афанасьев Михаил</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор»</t>
   </si>
   <si>
     <t>04:00</t>
   </si>
@@ -1042,51 +1042,51 @@
       </c>
       <c r="O7" s="6">
         <v>2</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>13</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
@@ -1096,105 +1096,105 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>18</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>22</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>25</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1312,51 +1312,51 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>86</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>88</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1780,51 +1780,51 @@
       <c r="L33" s="7">
         <v>13</v>
       </c>
       <c r="M33" s="7">
         <v>10</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>16</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K34" s="7">
         <v>10</v>
       </c>
       <c r="L34" s="7">
         <v>71</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1854,51 +1854,51 @@
       <c r="L35" s="7">
         <v>0</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>57</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>71</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1962,51 +1962,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>85</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>