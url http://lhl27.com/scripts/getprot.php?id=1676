--- v1 (2026-05-05)
+++ v2 (2026-07-27)
@@ -90,66 +90,66 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>02:40</t>
   </si>
   <si>
     <t>01:59</t>
   </si>
   <si>
+    <t>Кокарев Петр</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>38:00</t>
+  </si>
+  <si>
     <t>Жалимов Владимир</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...10 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>44:34</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шкинев Юрий</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
@@ -1042,51 +1042,51 @@
       </c>
       <c r="O7" s="6">
         <v>2</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>13</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
@@ -1096,105 +1096,105 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>18</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>22</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>25</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1312,51 +1312,51 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>86</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>88</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1780,51 +1780,51 @@
       <c r="L33" s="7">
         <v>13</v>
       </c>
       <c r="M33" s="7">
         <v>10</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>16</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K34" s="7">
         <v>10</v>
       </c>
       <c r="L34" s="7">
         <v>71</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1854,51 +1854,51 @@
       <c r="L35" s="7">
         <v>0</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>57</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>71</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1962,51 +1962,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>85</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>