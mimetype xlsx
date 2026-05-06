--- v1 (2026-03-03)
+++ v2 (2026-05-06)
@@ -111,62 +111,62 @@
   <si>
     <t>14-59</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>13-38</t>
   </si>
   <si>
     <t>36-09</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>27-52</t>
   </si>
   <si>
     <t>43-03</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>34-03</t>
+  </si>
+  <si>
     <t>Осипов Алексей</t>
   </si>
   <si>
-    <t>Нп</t>
-[...7 lines deleted...]
-  <si>
     <t>36-38</t>
   </si>
   <si>
     <t>Ковалевский Михаил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>39-36</t>
   </si>
   <si>
     <t>Калинин Сергей</t>
   </si>
   <si>
     <t>41-28</t>
   </si>
   <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Шелков Сергей</t>
@@ -186,78 +186,78 @@
   <si>
     <t>Давыдов Алексей</t>
   </si>
   <si>
     <t>21-06</t>
   </si>
   <si>
     <t>31-59</t>
   </si>
   <si>
     <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>22-05</t>
   </si>
   <si>
     <t>37-29</t>
   </si>
   <si>
     <t>Двадненко Василий</t>
   </si>
   <si>
     <t>28-35</t>
   </si>
   <si>
+    <t>Кулик Александр</t>
+  </si>
+  <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
-    <t>Кулик Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Фролов Виктор</t>
   </si>
   <si>
     <t>Чаплинский Илья</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вятский Павел</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1049,88 +1049,88 @@
         <v>91</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="6">
         <v>2</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>1</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>38</v>
       </c>
       <c r="L8" s="6">
         <v>74</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6">
         <v>-1</v>
       </c>
       <c r="J9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="6">
         <v>45</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
@@ -1778,78 +1778,78 @@
       <c r="L32" s="7">
         <v>35</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>22</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>22</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>