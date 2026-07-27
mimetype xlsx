--- v2 (2026-05-06)
+++ v3 (2026-07-27)
@@ -210,54 +210,54 @@
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Фролов Виктор</t>
   </si>
   <si>
     <t>Чаплинский Илья</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Моисейчик Дмитрий</t>
+  </si>
+  <si>
     <t>Вятский Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>