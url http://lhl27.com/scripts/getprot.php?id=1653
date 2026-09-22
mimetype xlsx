--- v4 (2026-07-27)
+++ v5 (2026-09-22)
@@ -159,111 +159,111 @@
   <si>
     <t>Боровиков Алексей</t>
   </si>
   <si>
     <t>31:52</t>
   </si>
   <si>
     <t>Зо Алексей</t>
   </si>
   <si>
     <t>40:48</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>42:35</t>
   </si>
   <si>
     <t>Евстафьев Кирилл</t>
   </si>
   <si>
     <t>Шиян Александр</t>
   </si>
   <si>
+    <t>Ким Дмитрий</t>
+  </si>
+  <si>
     <t>Дивиченко Андрей</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Чье Бу</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
     <t>Васильев Сергей</t>
   </si>
   <si>
+    <t>Грунин Алексей</t>
+  </si>
+  <si>
     <t>Россейкин Максим</t>
   </si>
   <si>
-    <t>Грунин Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Белковский Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>05:33</t>
   </si>
   <si>
     <t>04:00</t>
   </si>
   <si>
     <t>09:34</t>
   </si>
   <si>
     <t>25:46</t>
   </si>
   <si>
+    <t>Шимакович Виктор</t>
+  </si>
+  <si>
+    <t>26:27</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шимакович Виктор</t>
   </si>
   <si>
     <t>Вшивкин Александр</t>
   </si>
   <si>
     <t>Розвезев Михаил</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Петроченко Станислав</t>
   </si>
   <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
     <t>Грициенко Андрей</t>
   </si>
   <si>
     <t>Скорняков Игорь</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
@@ -1362,78 +1362,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>55</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>55</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>71</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1776,51 +1776,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7">
         <v>-1</v>
       </c>
       <c r="J30" s="7" t="s">
         <v>61</v>
       </c>
       <c r="K30" s="7">
         <v>91</v>
       </c>
       <c r="L30" s="7">
         <v>28</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="O30" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>30</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7"/>
       <c r="B31" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
@@ -1830,84 +1830,84 @@
         <v>28</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>64</v>
       </c>
       <c r="O31" s="7">
         <v>97</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>24</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="O32" s="7"/>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>9</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1998,51 +1998,51 @@
       <c r="B37" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">