--- v0 (2025-12-07)
+++ v1 (2026-09-21)
@@ -192,60 +192,60 @@
   <si>
     <t>19:50</t>
   </si>
   <si>
     <t>24:57</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>28:54</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>43:42</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Жилин Алексей</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Золотухин Сергей</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>
@@ -1786,142 +1786,142 @@
         <v>30</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O33" s="7">
         <v>38</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>13</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>41</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>49</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>