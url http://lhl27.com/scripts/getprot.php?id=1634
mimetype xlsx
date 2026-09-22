--- v2 (2026-07-26)
+++ v3 (2026-09-22)
@@ -132,56 +132,56 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>20:50</t>
   </si>
   <si>
     <t>Быков Максим</t>
   </si>
   <si>
     <t>24:29</t>
   </si>
   <si>
     <t>Кривошеев Александр</t>
   </si>
   <si>
     <t>36:48</t>
   </si>
   <si>
     <t>Вшивкин Александр</t>
   </si>
   <si>
     <t>Петроченко Станислав</t>
   </si>
   <si>
+    <t>Изотов Сергей</t>
+  </si>
+  <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
-    <t>Изотов Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Грициенко Андрей</t>
   </si>
   <si>
     <t>Скорняков Игорь</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
     <t>Каргаполов Михаил</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>Бородин Анатолий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -207,54 +207,54 @@
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
+    <t>Казаченко Алексей</t>
+  </si>
+  <si>
     <t>Кирьяк Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Казаченко Алексей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1244,88 +1244,88 @@
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>44</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>