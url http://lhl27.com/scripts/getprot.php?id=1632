--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -123,57 +123,57 @@
   <si>
     <t>20:02</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>25:01</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>26:30</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>32:20</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
+    <t>38:56</t>
+  </si>
+  <si>
     <t>Овечкин Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>42:08</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>43:21</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>