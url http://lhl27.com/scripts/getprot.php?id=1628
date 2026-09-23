--- v0 (2025-12-08)
+++ v1 (2026-09-23)
@@ -123,66 +123,66 @@
   <si>
     <t>20:10</t>
   </si>
   <si>
     <t>37:57</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>22:30</t>
   </si>
   <si>
     <t>41:50</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>25:25</t>
   </si>
   <si>
     <t>41:55</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>31:20</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
-    <t>31:20</t>
-[...1 lines deleted...]
-  <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Жилин Алексей</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Золотухин Сергей</t>
   </si>
@@ -1089,152 +1089,152 @@
         <v>90</v>
       </c>
       <c r="L8" s="6">
         <v>3</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="O8" s="6">
         <v>33</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>13</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K9" s="6">
         <v>3</v>
       </c>
       <c r="L9" s="6">
         <v>70</v>
       </c>
       <c r="M9" s="8">
         <v>54</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>41</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>44</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1715,51 +1715,51 @@
       </c>
       <c r="O30" s="7">
         <v>24</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>1</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="O31" s="7"/>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>1</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>5</v>
       </c>
       <c r="B32" s="12" t="s">