--- v0 (2026-03-04)
+++ v1 (2026-09-23)
@@ -99,57 +99,57 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Давыдов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>25:18</t>
   </si>
   <si>
     <t>07:50</t>
   </si>
   <si>
     <t>Боровиков Виталий</t>
   </si>
   <si>
     <t>35:36</t>
   </si>
   <si>
+    <t>Кулик Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Чигиринских Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Фролов Виктор</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
@@ -990,78 +990,78 @@
       </c>
       <c r="O6" s="6">
         <v>99</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>2</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>22</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>22</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>24</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
@@ -1848,51 +1848,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>72</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>83</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>