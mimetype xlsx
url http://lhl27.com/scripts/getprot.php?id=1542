--- v1 (2026-03-05)
+++ v2 (2026-07-27)
@@ -129,57 +129,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>23:14</t>
   </si>
   <si>
     <t>32:28</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>38:10</t>
   </si>
   <si>
     <t>41:33</t>
   </si>
   <si>
     <t>Павлов Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Куликов Всеволод</t>
+  </si>
+  <si>
+    <t>43:52</t>
+  </si>
+  <si>
     <t>Бойцов Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Куликов Всеволод</t>
   </si>
   <si>
     <t>44:31</t>
   </si>
   <si>
     <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
@@ -1151,84 +1151,84 @@
       </c>
       <c r="O9" s="6">
         <v>30</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>19</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>14</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>9</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>14</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="O11" s="6">
         <v>71</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
       </c>
       <c r="Q11" s="6">
         <v>5</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>15</v>