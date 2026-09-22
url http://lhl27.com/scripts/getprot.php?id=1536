--- v1 (2026-03-05)
+++ v2 (2026-09-22)
@@ -186,54 +186,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Болельщики Амура»</t>
   </si>
   <si>
     <t>00:47</t>
   </si>
   <si>
     <t>10:10</t>
   </si>
   <si>
     <t>Вьюнов Александр</t>
   </si>
   <si>
     <t>16:02</t>
   </si>
   <si>
     <t>Шешуков Владимир</t>
   </si>
   <si>
     <t>20:00</t>
   </si>
   <si>
+    <t>Болдырев Владимир</t>
+  </si>
+  <si>
     <t>Ахметшин Диан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болдырев Владимир</t>
   </si>
   <si>
     <t>25:34</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>28:03</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Саксонин Дмитрий</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Грязнов Максим</t>
   </si>
   <si>
     <t>Васильев Павел</t>
   </si>