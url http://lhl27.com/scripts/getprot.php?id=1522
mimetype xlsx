--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -96,78 +96,78 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>06:00</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Ковехов Алексей</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Мирошник Артем</t>
   </si>
   <si>
-    <t>Нп</t>
-[...4 lines deleted...]
-  <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>Назаркин Дмитрий</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Хомяков Александр</t>
   </si>
   <si>
+    <t>Ширяев Вадим</t>
+  </si>
+  <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж»</t>
   </si>
   <si>
     <t>21:48</t>
   </si>
   <si>
     <t>22:43</t>
   </si>
@@ -1162,78 +1162,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>33</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>51</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1607,51 +1607,51 @@
       <c r="N31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="O31" s="7"/>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>45</v>
       </c>
       <c r="O32" s="7">
         <v>68</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>