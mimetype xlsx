--- v1 (2026-05-05)
+++ v2 (2026-07-27)
@@ -96,57 +96,57 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>06:00</t>
   </si>
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Мирошник Артем</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Ковехов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Мирошник Артем</t>
   </si>
   <si>
     <t>Питконовий Андрей</t>
   </si>
   <si>
     <t>Назаркин Дмитрий</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Хомяков Александр</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>