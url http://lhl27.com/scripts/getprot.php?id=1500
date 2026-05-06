--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -135,54 +135,54 @@
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Иванов Александр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
     <t>Обоймов Александр</t>
   </si>
   <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
+    <t>Кирьяк Сергей</t>
+  </si>
+  <si>
     <t>Казаченко Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кирьяк Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Регул 2»</t>
   </si>
   <si>
     <t>Хомяков Алексей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>39:09</t>
   </si>