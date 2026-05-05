--- v0 (2025-12-07)
+++ v1 (2026-05-05)
@@ -120,57 +120,57 @@
   <si>
     <t>21-53</t>
   </si>
   <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>27-02</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40-50</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>43-18</t>
   </si>
   <si>
+    <t>Довбня Никита</t>
+  </si>
+  <si>
+    <t>43-59</t>
+  </si>
+  <si>
     <t>Стариков Михаил</t>
-  </si>
-[...4 lines deleted...]
-    <t>Довбня Никита</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Селюжицкий Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж 2»</t>
   </si>
   <si>
     <t>42-05</t>
   </si>