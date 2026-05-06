--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -132,54 +132,54 @@
   <si>
     <t>38:03</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>38:54</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>44:07</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>