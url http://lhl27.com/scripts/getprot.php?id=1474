--- v2 (2026-05-06)
+++ v3 (2026-07-27)
@@ -186,57 +186,57 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>19:18</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>27:45</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
+    <t>29:25</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>35:27</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>42:24</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>