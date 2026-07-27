--- v3 (2026-07-27)
+++ v4 (2026-07-27)
@@ -132,111 +132,111 @@
   <si>
     <t>38:03</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>38:54</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>44:07</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
+    <t>Веремейчик Вячеслав</t>
+  </si>
+  <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
-    <t>Веремейчик Вячеслав</t>
-[...1 lines deleted...]
-  <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
+    <t>Браславский Леонид</t>
+  </si>
+  <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
-    <t>Браславский Леонид</t>
-[...1 lines deleted...]
-  <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>19:18</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>27:45</t>
   </si>
   <si>
+    <t>Селихов Алексей</t>
+  </si>
+  <si>
+    <t>29:25</t>
+  </si>
+  <si>
     <t>Черкес Кирилл</t>
-  </si>
-[...4 lines deleted...]
-    <t>Селихов Алексей</t>
   </si>
   <si>
     <t>35:27</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>42:24</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
@@ -1341,78 +1341,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>88</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>88</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>91</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>