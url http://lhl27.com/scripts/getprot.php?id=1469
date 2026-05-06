--- v2 (2026-03-06)
+++ v3 (2026-05-06)
@@ -105,60 +105,60 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>28:00</t>
   </si>
   <si>
     <t>37:00</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>41:20</t>
   </si>
   <si>
+    <t>Хан Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>44:50</t>
+  </si>
+  <si>
     <t>Лисовский Игорь</t>
-  </si>
-[...7 lines deleted...]
-    <t>Хан Александр</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Колодий Михаил</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Бондарь Николай</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>