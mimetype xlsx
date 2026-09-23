--- v0 (2026-03-04)
+++ v1 (2026-09-23)
@@ -177,54 +177,54 @@
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>7-00</t>
   </si>
   <si>
     <t>24-36</t>
   </si>
   <si>
     <t>13-27</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>