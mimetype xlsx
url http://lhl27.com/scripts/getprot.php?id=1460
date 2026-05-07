--- v1 (2026-03-05)
+++ v2 (2026-05-07)
@@ -108,62 +108,62 @@
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>3:55</t>
   </si>
   <si>
     <t>1:03</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>13:13</t>
   </si>
   <si>
     <t>18:55</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>22:02</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
   </si>
   <si>
-    <t>14:56</t>
-[...7 lines deleted...]
-  <si>
     <t>15:10</t>
   </si>
   <si>
     <t>25:19</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>17:01</t>
   </si>
   <si>
     <t>27:01</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>30:46</t>
@@ -201,57 +201,57 @@
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>8:20</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>23:25</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
+    <t>38:22</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Стиба Евгений</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Мишустин Юрий</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>