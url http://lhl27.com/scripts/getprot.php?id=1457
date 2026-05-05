--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -183,54 +183,54 @@
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>14:34</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>18:32</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>29:13</t>
   </si>
   <si>
+    <t>Веремейчик Вячеслав</t>
+  </si>
+  <si>
     <t>Кувшинов Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Веремейчик Вячеслав</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>