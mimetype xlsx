--- v2 (2026-05-09)
+++ v3 (2026-09-22)
@@ -120,65 +120,65 @@
   <si>
     <t>10:12</t>
   </si>
   <si>
     <t>20:40</t>
   </si>
   <si>
     <t>Коновченко Виталий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>28:32</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>44:24</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
-    <t>Луговой Дмитрий</t>
-[...4 lines deleted...]
-  <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Золотухин Сергей</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -189,57 +189,57 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>39:40</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>44:18</t>
   </si>
   <si>
     <t>Петров Егор</t>
   </si>
   <si>
     <t>Данилкин Сергей</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>Шешнев Дмитрий</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чу Артур</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Омельченко Александр</t>
   </si>
   <si>
     <t>Ащеулов Александр</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
@@ -1088,142 +1088,142 @@
         <v>29</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O8" s="6">
         <v>7</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>5</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>41</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>54</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1663,51 +1663,51 @@
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K30" s="7">
         <v>10</v>
       </c>
       <c r="L30" s="7">
         <v>7</v>
       </c>
       <c r="M30" s="7">
         <v>68</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="O30" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7"/>
       <c r="B31" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
@@ -1862,95 +1862,95 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>19</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>19</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
@@ -2132,51 +2132,51 @@
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>97</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7"/>
       <c r="B48" s="12"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>