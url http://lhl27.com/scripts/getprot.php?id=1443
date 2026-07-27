--- v0 (2026-03-05)
+++ v1 (2026-07-27)
@@ -198,60 +198,60 @@
   <si>
     <t>34-04</t>
   </si>
   <si>
     <t>10-39</t>
   </si>
   <si>
     <t>Ясаков Алексей</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
   </si>
   <si>
-    <t>Болибрух Иван</t>
+    <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 