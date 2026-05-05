--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -120,66 +120,66 @@
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Савченко Александр</t>
   </si>
   <si>
     <t>Мирошник Артем</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Учеваткин Максим</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Хомяков Александр</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковалев Игорь</t>
   </si>
   <si>
     <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Болельщики Амура»</t>
   </si>
   <si>
     <t>05:33</t>
   </si>
   <si>
     <t>34:41</t>
   </si>
   <si>
     <t>24:53</t>
   </si>
@@ -1153,169 +1153,169 @@
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>87</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1773,51 +1773,51 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>20</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>