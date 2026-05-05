--- v0 (2025-12-07)
+++ v1 (2026-05-05)
@@ -141,99 +141,99 @@
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>35:07</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>36:48</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>41:13</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
-    <t>Кириленко Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Востриков Максим</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>19:25</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>39:20</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
+    <t>42:50</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Мишустин Юрий</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>