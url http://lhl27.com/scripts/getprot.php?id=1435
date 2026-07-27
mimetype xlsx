--- v1 (2026-05-05)
+++ v2 (2026-07-27)
@@ -141,54 +141,54 @@
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>35:07</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>36:48</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>41:13</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Соловьев Сергей</t>
+  </si>
+  <si>
     <t>Кириленко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Востриков Максим</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион»</t>
   </si>