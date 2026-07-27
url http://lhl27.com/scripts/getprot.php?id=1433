--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -138,54 +138,54 @@
   <si>
     <t>42:58</t>
   </si>
   <si>
     <t>Рехин Владислав</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Соловьев Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
+    <t>Стариков Михаил</t>
+  </si>
+  <si>
     <t>Довбня Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Андриенко Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>19:50</t>
   </si>