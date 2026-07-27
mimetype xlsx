--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -96,57 +96,57 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>27:37</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>31:02</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>35:09</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>36:10</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41:55</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Маслов Алексей</t>
   </si>