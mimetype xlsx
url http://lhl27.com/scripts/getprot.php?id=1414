--- v0 (2025-12-08)
+++ v1 (2026-07-26)
@@ -183,54 +183,54 @@
   <si>
     <t>Ищенко Павел</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>16:38</t>
   </si>
   <si>
     <t>Зевахин Александр</t>
   </si>
   <si>
     <t>35:00</t>
   </si>
   <si>
     <t>40:14</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
+    <t>Черкес Кирилл</t>
+  </si>
+  <si>
     <t>Селихов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Черкес Кирилл</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Левицкий Алексей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Швец Александр</t>
   </si>
   <si>
     <t>Мишустин Юрий</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>