--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -156,57 +156,57 @@
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>03:35</t>
   </si>
   <si>
     <t>07:39</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>09:11</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
     <t>Коломиец Виктор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Заикин Илья</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>19:13</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>