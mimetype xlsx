--- v0 (2025-12-09)
+++ v1 (2026-05-06)
@@ -99,56 +99,56 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>30:44</t>
   </si>
   <si>
     <t>01:34</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>32:03</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
   </si>
   <si>
-    <t>Коломиец Виктор</t>
-[...1 lines deleted...]
-  <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ромашков Ярослав</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
@@ -171,54 +171,54 @@
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>22:17</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>27:02</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Ковалев Денис</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>